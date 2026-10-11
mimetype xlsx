--- v0 (2026-05-16)
+++ v1 (2026-10-11)
@@ -1,127 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="JPG" ContentType="image/jpeg"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20373"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Backup_D\สิริวุฒิ คงนคร\11 @คณะทำงาน\Intranet Internet\23 ปชส แจ้งปรับปรุง database2022\30.6.2565\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\109299\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8209AFB8-ED18-4B25-81D9-953303785FFC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1DD5EA2-8407-4D54-8379-5F09250A843A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24000" windowHeight="9525" firstSheet="1" activeTab="1" xr2:uid="{AE00E360-A6E9-4C3F-8807-2AF84BB10DB3}"/>
   </bookViews>
   <sheets>
     <sheet name="วิธีการเข้าสู่ฐานข้อมูล" sheetId="1" state="veryHidden" r:id="rId1"/>
-    <sheet name="คำแนะนำ" sheetId="27" r:id="rId2"/>
-[...1 lines deleted...]
-    <sheet name="1-428" sheetId="29" r:id="rId4"/>
+    <sheet name="คำนำ" sheetId="28" r:id="rId2"/>
+    <sheet name="1-428" sheetId="29" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="880" uniqueCount="880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="877" uniqueCount="877">
   <si>
     <t>วิธีการเข้าดูฐานข้อมูล</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1. มองหาแถบสีเหลือง ด้านบน แล้วคลิกปุ่ม </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Tahoma"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Enable Editing</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">2. ถัดมา มองหาแถบสีเหลือง ด้านบน แล้วคลิกปุ่ม </t>
     </r>
     <r>
       <rPr>
         <sz val="20"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Tahoma"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Enable Content</t>
     </r>
   </si>
   <si>
     <t>ลำดับที่</t>
   </si>
   <si>
     <t>ชื่อสินค้า</t>
-  </si>
-[...4 lines deleted...]
-    <t>◼◻◽</t>
   </si>
   <si>
     <t>คำนำ</t>
   </si>
   <si>
     <t xml:space="preserve">             ขยะอิเล็กทรอนิกส์  (Electronic Waste หรือ e-waste) หรือ ซากผลิตภัณฑ์อุปกรณ์เครื่องใช้ไฟฟ้าและอิเล็กทรอนิกส์ มีปริมาณเพิ่มขึ้นทุกปี ตามปริมาณการใช้งานเพิ่มขึ้น 
 ขณะที่อายุการใช้งานของผลิตภัณฑ์มีแนวโน้มลดลงเนื่องจากการเปลี่ยนแปลงเทคโนโลยีอย่างรวดเร็ว อุปกรณ์อิเล็กทรอนิกส์ที่ถูกทิ้งมีปริมาณเพิ่มสูงขึ้นทุกปี เป็นภาระการกำจัดของ
 ทุกประเทศทั่วโลก เนื่องจากขยะเหล่านี้มีส่วนประกอบของสารอันตราย เช่น สารโพลีคลอริเนทเต็ดไบฟีนิล (พีซีบี) หรือปนเปื้อนด้วยโลหะประเภทแคดเมียม ปรอท ตะกั่ว
 แต่ขณะเดียวกันก็มีส่วนผสมของโลหะที่มีมูลค่าทางเศรษฐกิจ เช่น ทองแดง เงิน จึงสร้างแรงจูงใจให้เกิดการลักลอบขนย้ายขยะอิเล็กทรอนิกส์จากต่างประเทศ (Import Waste) 
 เข้ามาคัดแยกเพื่อนำโลหะเหล่านี้ออกจากตัวอุปกรณ์ ส่งผลกระทบต่อสิ่งแวดล้อมและสิ่งมีชีวิตชนิดต่าง ๆ ในระบบนิเวศ 
                                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">             ปัจจุบันประเทศไทยในฐานะภาคีอนุสัญญาบาเซลได้จัดขยะอิเล็กทรอนิกส์ เป็นของเสียเคมีวัตถุ ที่แต่เดิมสามารถขออนุญาตนำเข้าที่กรมโรงงานอุตสาหกรรมตามบัญชี 5.2 ลำดับที่ 2.18 ของประกาศกระทรวงอุตสาหกรรม เรื่อง บัญชีรายชื่อวัตถุอันตราย พ.ศ. 2556 ตามกฎหมายว่าด้วยวัตถุอันตรายอยู่แล้วนั้น  เพื่อเพิ่มความเข้มงวดสูงสุดในการบริหารจัดการสิ่งแวดล้อมของประเทศ เป็นไปอย่างเป็นระบบ และมีประสิทธิภาพสูงสุด รัฐบาลจึงได้มอบหมายให้กระทรวงพาณิชย์กำหนดให้ขยะอิเล็กทรอกนิกส์เป็นสินค้าต้องห้ามในการนำเข้ามาในราชอาณาจักร ตามพระราชบัญญัติการส่งออกไปนอกและการนำเข้ามาในราชอาณาจักรซึ่งสินค้า พ.ศ. 2522 โดยได้ออกประกาศกระทรวงพาณิชย์ เรื่อง กำหนดให้ขยะอิเล็กทรอนิกส์เป็นสินค้าที่ต้องห้ามในการนำเข้ามาในราชอาณาจักร เมื่อวันที่ 11 สิงหาคม 2563</t>
   </si>
   <si>
     <t xml:space="preserve">             ส่วนมาตรฐานวิเคราะห์สินค้า กองพิกัดอัตราศุลกากร ในฐานะหน่วยงานสนับสนุนภารกิจของกรมศุลกากรในด้านการปกป้องสังคม จึงดำเนินการโครงการจัดทำฐานข้อมูล
 สินค้าต้องห้าม-ต้องกำกัดพร้อมพิกัดรหัสสถิติ ปี 2017 ของสินค้าขยะอิเล็กทรอนิกส์ (Electronic Waste :e-waste) ซึ่งเป็นฐานข้อมูลตามพิกัดอัตราศุลกากรตอนที่ 84 และตอนที่ 85 
 เฉพาะรหัสสถิติ 899 จำนวน 428 รายการ จัดเป็นสินค้าต้องห้ามในการนำเข้าในราชอาณาจักรตามบัญชีท้ายประกาศกระทรวงพาณิชย์ เรื่อง กำหนดให้ขยะอิเล็กทรอนิกส์เป็นสินค้า
 ที่ต้องห้ามในการนำเข้ามาในราชอาณาจักร พ.ศ. 2563 โดยจัดทำในรูปแบบไฟล์ข้อมูล excel โครงการฯนี้จัดทำขึ้นเพื่อความสอดคล้องกับแผนยุทธศาสตร์ของกรมศุลกากร เป็นการ
 อำนวยความสะดวกให้แก่ผู้นำของเข้า และเจ้าหน้าที่ในการสืบค้นข้อมูลสินค้าต้องห้ามการนำเข้าประเภทขยะอิเล็กทรอนิกส์ (Electronic Waste : e-waste) และใช้เป็นข้อมูลเพื่อ
 สนับสนุนการพัฒนาฐานข้อมูลอื่น ๆ ต่อไป
 </t>
   </si>
   <si>
@@ -3263,138 +3254,95 @@
   <si>
     <t>8542.39.00-899/C62</t>
   </si>
   <si>
     <t xml:space="preserve">ส่วนประกอบของวงจรรวมที่ใช้ในทางอิเล็กทรอนิกส์ (เฉพาะของเสียอิเล็กทรอนิกส์ภายใต้อนุสัญญาบาเซล) </t>
   </si>
   <si>
     <t>8542.90.00-899/KGM</t>
   </si>
   <si>
     <t>แบบสอบถามเกี่ยวกับการเข้าใช้งานฐานข้อมูลสินค้าขยะอิเล็กทรอนิกส์ 
 (Electronic Waste : e-waste)</t>
   </si>
   <si>
     <t>คลิก link นี้</t>
   </si>
   <si>
     <t>Scan QR code</t>
   </si>
   <si>
     <t>https://forms.gle/WwbzgBAvu6J3F6vp9</t>
   </si>
   <si>
     <t>หรือ</t>
   </si>
-  <si>
-[...41 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="187" formatCode="General_)"/>
+    <numFmt numFmtId="164" formatCode="General_)"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="29">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="24"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Cordia New"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Cordia New"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Cordia New"/>
       <family val="2"/>
     </font>
@@ -3432,102 +3380,66 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Cordia New"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Cordia New"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Tahoma"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Angsana New"/>
       <family val="1"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Angsana New"/>
       <family val="1"/>
-    </font>
-[...34 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Cordia New"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -3547,121 +3459,96 @@
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="18"/>
       <color theme="10"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
-  <fills count="10">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="13">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -3677,188 +3564,93 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...78 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="187" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
-    <xf numFmtId="187" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -3887,154 +3679,140 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="16">
     <cellStyle name="Hyperlink" xfId="11" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="13" xr:uid="{E19F2719-D0F2-4A66-B0DD-2935750BEED9}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{11BA7981-1D07-4785-A29A-DDAF5F5EC8C2}"/>
     <cellStyle name="Normal 2 2" xfId="10" xr:uid="{525D9D80-8C6D-4699-B165-6A182B960439}"/>
     <cellStyle name="Normal 2 3" xfId="8" xr:uid="{BFE03508-2099-4D27-AB09-1815E0D1660C}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{C68C20A1-E2DE-4E46-902D-40D835BC73E8}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{10D7997A-9C6A-4DFD-9AD9-8EF149B25537}"/>
     <cellStyle name="Normal 6" xfId="1" xr:uid="{99C57E1D-2930-453B-8865-24E6DF9BEE6E}"/>
     <cellStyle name="Normal 7" xfId="7" xr:uid="{74ED020A-86B1-4696-95D2-F7245E1BC51F}"/>
     <cellStyle name="Normal 8" xfId="3" xr:uid="{AFD8FCF5-E0A7-4826-93E5-030106682F85}"/>
     <cellStyle name="Normal 9" xfId="12" xr:uid="{78006921-08E9-43C5-8F86-E03AF74ADDF4}"/>
     <cellStyle name="Percent 2" xfId="14" xr:uid="{21495BB1-21D3-40B4-BF7A-72F1C31E005A}"/>
     <cellStyle name="ปกติ 3" xfId="6" xr:uid="{E894F75C-6974-45EC-B269-C7E86E525E05}"/>
     <cellStyle name="ปกติ 3 2" xfId="9" xr:uid="{55290A2C-CF03-4E72-B516-4C32CEAD6471}"/>
     <cellStyle name="ปกติ_KMnO4, กาเฟอีน 9 มึ.ค.50" xfId="15" xr:uid="{7BFB45B3-16F8-4272-9F80-B5FB405DE71D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pixabay.com/th/%E0%B9%82%E0%B8%97%E0%B8%A3%E0%B9%82%E0%B8%82%E0%B9%88%E0%B8%87-%E0%B8%82%E0%B8%A2%E0%B8%B2%E0%B8%A2%E0%B9%80%E0%B8%AA%E0%B8%B5%E0%B9%88%E0%B8%A2%E0%B8%87-%E0%B8%9F%E0%B8%AD%E0%B8%87%E0%B8%84%E0%B8%B3%E0%B8%9E%E0%B8%B9%E0%B8%94-306127/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>85724</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>504825</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>78084</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05BC437B-3F18-4666-A4DA-2BF0979C13F5}"/>
             </a:ext>
           </a:extLst>
@@ -4365,254 +4143,50 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent4"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent4"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="th-TH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...202 lines deleted...]
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>94193</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>211673</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>191560</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DD44F67-41A3-44F1-811F-B266027A52AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
@@ -5012,6165 +4586,5891 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/WwbzgBAvu6J3F6vp9" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.gle/WwbzgBAvu6J3F6vp9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{080FEDA5-B048-4A3D-8BE6-A46BAF4ECA09}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="7" tint="0.59999389629810485"/>
   </sheetPr>
   <dimension ref="A1:U36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:21">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
     </row>
-    <row r="2" spans="1:21" ht="45.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:21" ht="45.75" customHeight="1">
       <c r="A2" s="2"/>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="46"/>
-[...16 lines deleted...]
-      <c r="T2" s="46"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+      <c r="R2" s="34"/>
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
       <c r="U2" s="2"/>
     </row>
-    <row r="3" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:21">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
     </row>
-    <row r="4" spans="1:21" ht="25.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:21" ht="26.25">
       <c r="A4" s="1"/>
-      <c r="B4" s="47" t="s">
+      <c r="B4" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="47"/>
-[...16 lines deleted...]
-      <c r="T4" s="47"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
       <c r="U4" s="1"/>
     </row>
-    <row r="5" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:21">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
     </row>
-    <row r="6" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:21">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
     </row>
-    <row r="7" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:21">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
     </row>
-    <row r="8" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:21">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
     </row>
-    <row r="9" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:21">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
     </row>
-    <row r="10" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:21">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
     </row>
-    <row r="11" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:21">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
     </row>
-    <row r="12" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:21">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
       <c r="J12" s="1"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
     </row>
-    <row r="13" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:21">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
       <c r="J13" s="1"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
     </row>
-    <row r="14" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:21">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="1"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
     </row>
-    <row r="15" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:21">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
       <c r="J15" s="1"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
     </row>
-    <row r="16" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:21">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
     </row>
-    <row r="17" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:21">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
     </row>
-    <row r="18" spans="1:21" ht="25.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:21" ht="26.25">
       <c r="A18" s="1"/>
-      <c r="B18" s="47" t="s">
+      <c r="B18" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="47"/>
-[...16 lines deleted...]
-      <c r="T18" s="47"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="35"/>
+      <c r="F18" s="35"/>
+      <c r="G18" s="35"/>
+      <c r="H18" s="35"/>
+      <c r="I18" s="35"/>
+      <c r="J18" s="35"/>
+      <c r="K18" s="35"/>
+      <c r="L18" s="35"/>
+      <c r="M18" s="35"/>
+      <c r="N18" s="35"/>
+      <c r="O18" s="35"/>
+      <c r="P18" s="35"/>
+      <c r="Q18" s="35"/>
+      <c r="R18" s="35"/>
+      <c r="S18" s="35"/>
+      <c r="T18" s="35"/>
       <c r="U18" s="1"/>
     </row>
-    <row r="19" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:21">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
     </row>
-    <row r="20" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:21">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
     </row>
-    <row r="21" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:21">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="1"/>
       <c r="J21" s="1"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
     </row>
-    <row r="22" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:21">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
     </row>
-    <row r="23" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:21">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
     </row>
-    <row r="24" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:21">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
     </row>
-    <row r="25" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:21">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
     </row>
-    <row r="26" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:21">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
       <c r="J26" s="1"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
     </row>
-    <row r="27" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:21">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="1"/>
       <c r="J27" s="1"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
     </row>
-    <row r="28" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:21">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="1"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
     </row>
-    <row r="29" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:21">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="1"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
     </row>
-    <row r="30" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:21">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
       <c r="J30" s="1"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
     </row>
-    <row r="31" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:21">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
       <c r="J31" s="1"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
     </row>
-    <row r="32" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:21">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
       <c r="J32" s="1"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
     </row>
-    <row r="33" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:21">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="1"/>
       <c r="J33" s="1"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
     </row>
-    <row r="34" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:21">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
     </row>
-    <row r="35" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:21">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
     </row>
-    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:21">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:T4"/>
     <mergeCell ref="B18:T18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDBEE9A0-4EFC-4452-8D8A-EB32ABD4A20D}">
-[...274 lines deleted...]
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC4981DB-5380-4701-8F54-A07368671D29}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:A22"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="141.75" customWidth="1"/>
+    <col min="1" max="1" width="161.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="33" x14ac:dyDescent="0.2">
-      <c r="A1" s="15" t="s">
+    <row r="1" spans="1:1" ht="28.5">
+      <c r="A1" s="4" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="30" customHeight="1">
+      <c r="A2" s="36" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" ht="27.75" customHeight="1">
+      <c r="A3" s="36"/>
+    </row>
+    <row r="4" spans="1:1" ht="28.5" customHeight="1">
+      <c r="A4" s="36"/>
+    </row>
+    <row r="5" spans="1:1" ht="27" customHeight="1">
+      <c r="A5" s="36"/>
+    </row>
+    <row r="6" spans="1:1" ht="30" customHeight="1">
+      <c r="A6" s="36"/>
+    </row>
+    <row r="7" spans="1:1" ht="28.5" customHeight="1">
+      <c r="A7" s="36" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="51" t="s">
+    <row r="8" spans="1:1" ht="28.5" customHeight="1">
+      <c r="A8" s="37"/>
+    </row>
+    <row r="9" spans="1:1" ht="27.75" customHeight="1">
+      <c r="A9" s="37"/>
+    </row>
+    <row r="10" spans="1:1" ht="28.5" customHeight="1">
+      <c r="A10" s="37"/>
+    </row>
+    <row r="11" spans="1:1" ht="27.75" customHeight="1">
+      <c r="A11" s="37"/>
+    </row>
+    <row r="12" spans="1:1" ht="29.25" customHeight="1">
+      <c r="A12" s="36" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="A7" s="51" t="s">
+    <row r="13" spans="1:1" ht="27" customHeight="1">
+      <c r="A13" s="36"/>
+    </row>
+    <row r="14" spans="1:1" ht="26.25" customHeight="1">
+      <c r="A14" s="36"/>
+    </row>
+    <row r="15" spans="1:1" ht="30.75" customHeight="1">
+      <c r="A15" s="36"/>
+    </row>
+    <row r="16" spans="1:1" ht="27" customHeight="1">
+      <c r="A16" s="36"/>
+    </row>
+    <row r="17" spans="1:1" ht="28.5" customHeight="1">
+      <c r="A17" s="36"/>
+    </row>
+    <row r="18" spans="1:1" ht="26.25" customHeight="1">
+      <c r="A18" s="36"/>
+    </row>
+    <row r="19" spans="1:1" ht="28.5" customHeight="1">
+      <c r="A19" s="38" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...46 lines deleted...]
-      <c r="A22" s="53"/>
+    <row r="20" spans="1:1" ht="29.25" customHeight="1">
+      <c r="A20" s="38"/>
+    </row>
+    <row r="21" spans="1:1" ht="29.25" customHeight="1">
+      <c r="A21" s="38"/>
+    </row>
+    <row r="22" spans="1:1" ht="25.5" customHeight="1">
+      <c r="A22" s="38"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WO254tOKeQc/T3dLluBHo30Um8h9HaiTar7WWy6ehXVg4sV8KgjiqH/o9YJCb2XVRmt4HN+ZzcTztD5h4/0s5g==" saltValue="RvMTWdLj8ltkTsTP4qjyYQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+dXBFhtv2gOm1dK+i/rdQW2TqSGmx8wpsFtyZ3tZKpTQzY584wF27AmZDj/YC9ICOiz3J4mwTbAinFyHwTbTew==" saltValue="mOKQer6vFzUBxEt/W9aK3Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="4">
     <mergeCell ref="A2:A6"/>
     <mergeCell ref="A7:A11"/>
     <mergeCell ref="A12:A18"/>
     <mergeCell ref="A19:A22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CAB77572-1331-424C-8452-424E5AAB4796}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:O434"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="7.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="29.375" customWidth="1"/>
+    <col min="1" max="1" width="7.5703125" customWidth="1"/>
+    <col min="2" max="2" width="94.42578125" customWidth="1"/>
+    <col min="3" max="3" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:15" ht="12" customHeight="1">
+      <c r="A1" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B1" s="40"/>
+      <c r="C1" s="40"/>
+    </row>
+    <row r="2" spans="1:15" ht="27" customHeight="1">
+      <c r="A2" s="41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="E2" s="45" t="s">
+        <v>872</v>
+      </c>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+    </row>
+    <row r="3" spans="1:15" ht="28.5" customHeight="1">
+      <c r="A3" s="5"/>
+      <c r="B3" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B1" s="55"/>
-[...3 lines deleted...]
-      <c r="A2" s="56" t="s">
+      <c r="C3" s="5"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+    </row>
+    <row r="4" spans="1:15" ht="25.5" customHeight="1">
+      <c r="A4" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="56"/>
-[...1 lines deleted...]
-      <c r="E2" s="60" t="s">
+      <c r="B4" s="43"/>
+      <c r="C4" s="43"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="22"/>
+      <c r="K4" s="23"/>
+      <c r="L4" s="47"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="47"/>
+      <c r="O4" s="47"/>
+    </row>
+    <row r="5" spans="1:15" ht="48.75" customHeight="1">
+      <c r="A5" s="44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="E5" s="48" t="s">
+        <v>873</v>
+      </c>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="47" t="s">
         <v>874</v>
       </c>
-      <c r="F2" s="60"/>
-[...12 lines deleted...]
-      <c r="B3" s="17" t="s">
+      <c r="M5" s="47"/>
+      <c r="N5" s="47"/>
+      <c r="O5" s="47"/>
+    </row>
+    <row r="6" spans="1:15" ht="50.25" customHeight="1">
+      <c r="A6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" s="49" t="s">
+        <v>875</v>
+      </c>
+      <c r="F6" s="49"/>
+      <c r="G6" s="49"/>
+      <c r="H6" s="49"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="39" t="s">
+        <v>876</v>
+      </c>
+      <c r="K6" s="39"/>
+      <c r="L6" s="23"/>
+      <c r="M6" s="23"/>
+      <c r="N6" s="23"/>
+      <c r="O6" s="23"/>
+    </row>
+    <row r="7" spans="1:15" ht="48">
+      <c r="A7" s="15">
+        <v>1</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" ht="48">
+      <c r="A8" s="15">
+        <v>2</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="48">
+      <c r="A9" s="15">
+        <v>3</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="48">
+      <c r="A10" s="15">
+        <v>4</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="96">
+      <c r="A11" s="15">
+        <v>5</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="96">
+      <c r="A12" s="15">
+        <v>6</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="72">
+      <c r="A13" s="15">
+        <v>7</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="72">
+      <c r="A14" s="15">
+        <v>8</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="96">
+      <c r="A15" s="15">
+        <v>9</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="96">
+      <c r="A16" s="15">
+        <v>10</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="120">
+      <c r="A17" s="15">
+        <v>11</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="96">
+      <c r="A18" s="15">
+        <v>12</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="96">
+      <c r="A19" s="15">
+        <v>13</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="96">
+      <c r="A20" s="15">
         <v>14</v>
       </c>
-      <c r="C3" s="16"/>
-[...13 lines deleted...]
-      <c r="A4" s="57" t="s">
+      <c r="B20" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="96">
+      <c r="A21" s="15">
         <v>15</v>
       </c>
-      <c r="B4" s="58"/>
-[...14 lines deleted...]
-      <c r="A5" s="59" t="s">
+      <c r="B21" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="120">
+      <c r="A22" s="15">
         <v>16</v>
       </c>
-      <c r="B5" s="59"/>
-[...24 lines deleted...]
-      <c r="C6" s="20" t="s">
+      <c r="B22" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="96">
+      <c r="A23" s="15">
         <v>17</v>
       </c>
-      <c r="E6" s="64" t="s">
-[...19 lines deleted...]
-      <c r="B7" s="21" t="s">
+      <c r="B23" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="96">
+      <c r="A24" s="15">
         <v>18</v>
       </c>
-      <c r="C7" s="26" t="s">
+      <c r="B24" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="96">
+      <c r="A25" s="15">
         <v>19</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="21" t="s">
+      <c r="B25" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="96">
+      <c r="A26" s="15">
         <v>20</v>
       </c>
-      <c r="C8" s="26" t="s">
+      <c r="B26" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="96">
+      <c r="A27" s="15">
         <v>21</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="21" t="s">
+      <c r="B27" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="72">
+      <c r="A28" s="15">
         <v>22</v>
       </c>
-      <c r="C9" s="26" t="s">
+      <c r="B28" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="72">
+      <c r="A29" s="15">
         <v>23</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="21" t="s">
+      <c r="B29" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="72">
+      <c r="A30" s="15">
         <v>24</v>
       </c>
-      <c r="C10" s="26" t="s">
+      <c r="B30" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="72">
+      <c r="A31" s="13">
         <v>25</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="21" t="s">
+      <c r="B31" s="11" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="72">
+      <c r="A32" s="13">
         <v>26</v>
       </c>
-      <c r="C11" s="26" t="s">
+      <c r="B32" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="72">
+      <c r="A33" s="15">
         <v>27</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="21" t="s">
+      <c r="B33" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="96">
+      <c r="A34" s="15">
         <v>28</v>
       </c>
-      <c r="C12" s="26" t="s">
+      <c r="B34" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="96">
+      <c r="A35" s="15">
         <v>29</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="21" t="s">
+      <c r="B35" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="72">
+      <c r="A36" s="15">
         <v>30</v>
       </c>
-      <c r="C13" s="26" t="s">
+      <c r="B36" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="72">
+      <c r="A37" s="13">
         <v>31</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B14" s="21" t="s">
+      <c r="B37" s="11" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" s="25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="72">
+      <c r="A38" s="15">
         <v>32</v>
       </c>
-      <c r="C14" s="26" t="s">
+      <c r="B38" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="72">
+      <c r="A39" s="13">
         <v>33</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15" s="21" t="s">
+      <c r="B39" s="11" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="72">
+      <c r="A40" s="13">
         <v>34</v>
       </c>
-      <c r="C15" s="26" t="s">
+      <c r="B40" s="11" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="72">
+      <c r="A41" s="13">
         <v>35</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="21" t="s">
+      <c r="B41" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="72">
+      <c r="A42" s="15">
         <v>36</v>
       </c>
-      <c r="C16" s="26" t="s">
+      <c r="B42" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="48">
+      <c r="A43" s="13">
         <v>37</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="21" t="s">
+      <c r="B43" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="48">
+      <c r="A44" s="15">
         <v>38</v>
       </c>
-      <c r="C17" s="26" t="s">
+      <c r="B44" s="10" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="48">
+      <c r="A45" s="13">
         <v>39</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B18" s="21" t="s">
+      <c r="B45" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="72">
+      <c r="A46" s="13">
         <v>40</v>
       </c>
-      <c r="C18" s="26" t="s">
+      <c r="B46" s="11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="72">
+      <c r="A47" s="15">
         <v>41</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="22" t="s">
+      <c r="B47" s="10" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="72">
+      <c r="A48" s="13">
         <v>42</v>
       </c>
-      <c r="C19" s="26" t="s">
+      <c r="B48" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="72">
+      <c r="A49" s="15">
         <v>43</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B20" s="21" t="s">
+      <c r="B49" s="11" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="72">
+      <c r="A50" s="13">
         <v>44</v>
       </c>
-      <c r="C20" s="26" t="s">
+      <c r="B50" s="11" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="72">
+      <c r="A51" s="15">
         <v>45</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B21" s="21" t="s">
+      <c r="B51" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="72">
+      <c r="A52" s="15">
         <v>46</v>
       </c>
-      <c r="C21" s="26" t="s">
+      <c r="B52" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="72">
+      <c r="A53" s="15">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="21" t="s">
+      <c r="B53" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="72">
+      <c r="A54" s="15">
         <v>48</v>
       </c>
-      <c r="C22" s="26" t="s">
+      <c r="B54" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" ht="72">
+      <c r="A55" s="15">
         <v>49</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B23" s="21" t="s">
+      <c r="B55" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" ht="72">
+      <c r="A56" s="15">
         <v>50</v>
       </c>
-      <c r="C23" s="26" t="s">
+      <c r="B56" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" ht="72">
+      <c r="A57" s="15">
         <v>51</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="21" t="s">
+      <c r="B57" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" ht="48">
+      <c r="A58" s="15">
         <v>52</v>
       </c>
-      <c r="C24" s="26" t="s">
+      <c r="B58" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" ht="48">
+      <c r="A59" s="15">
         <v>53</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B25" s="22" t="s">
+      <c r="B59" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" ht="48">
+      <c r="A60" s="15">
         <v>54</v>
       </c>
-      <c r="C25" s="26" t="s">
+      <c r="B60" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" ht="72">
+      <c r="A61" s="15">
         <v>55</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B26" s="21" t="s">
+      <c r="B61" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" ht="48">
+      <c r="A62" s="15">
         <v>56</v>
       </c>
-      <c r="C26" s="26" t="s">
+      <c r="B62" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" ht="48">
+      <c r="A63" s="15">
         <v>57</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B27" s="21" t="s">
+      <c r="B63" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" ht="24">
+      <c r="A64" s="15">
         <v>58</v>
       </c>
-      <c r="C27" s="26" t="s">
+      <c r="B64" s="10" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" ht="24">
+      <c r="A65" s="15">
         <v>59</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B28" s="21" t="s">
+      <c r="B65" s="10" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="48">
+      <c r="A66" s="15">
         <v>60</v>
       </c>
-      <c r="C28" s="26" t="s">
+      <c r="B66" s="10" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="24">
+      <c r="A67" s="15">
         <v>61</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B29" s="21" t="s">
+      <c r="B67" s="10" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="26" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" ht="48">
+      <c r="A68" s="15">
         <v>62</v>
       </c>
-      <c r="C29" s="26" t="s">
+      <c r="B68" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="26" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" ht="72">
+      <c r="A69" s="15">
         <v>63</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B30" s="21" t="s">
+      <c r="B69" s="10" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" s="26" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" ht="72">
+      <c r="A70" s="15">
         <v>64</v>
       </c>
-      <c r="C30" s="26" t="s">
+      <c r="B70" s="10" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" s="26" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" ht="72">
+      <c r="A71" s="15">
         <v>65</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B31" s="22" t="s">
+      <c r="B71" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" s="26" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" ht="72">
+      <c r="A72" s="15">
         <v>66</v>
       </c>
-      <c r="C31" s="24" t="s">
+      <c r="B72" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" s="26" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" ht="24">
+      <c r="A73" s="15">
         <v>67</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B32" s="22" t="s">
+      <c r="B73" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3" ht="24">
+      <c r="A74" s="15">
         <v>68</v>
       </c>
-      <c r="C32" s="24" t="s">
+      <c r="B74" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3" ht="24">
+      <c r="A75" s="15">
         <v>69</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="22" t="s">
+      <c r="B75" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" s="26" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3" ht="48">
+      <c r="A76" s="15">
         <v>70</v>
       </c>
-      <c r="C33" s="26" t="s">
+      <c r="B76" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" s="26" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3" ht="48">
+      <c r="A77" s="15">
         <v>71</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B34" s="21" t="s">
+      <c r="B77" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" s="26" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3" ht="24">
+      <c r="A78" s="15">
         <v>72</v>
       </c>
-      <c r="C34" s="26" t="s">
+      <c r="B78" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" s="26" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" ht="48">
+      <c r="A79" s="15">
         <v>73</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B35" s="21" t="s">
+      <c r="B79" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" s="26" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" ht="48">
+      <c r="A80" s="15">
         <v>74</v>
       </c>
-      <c r="C35" s="26" t="s">
+      <c r="B80" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" s="26" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" ht="72">
+      <c r="A81" s="15">
         <v>75</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B36" s="21" t="s">
+      <c r="B81" s="11" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" s="26" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" ht="48">
+      <c r="A82" s="15">
         <v>76</v>
       </c>
-      <c r="C36" s="26" t="s">
+      <c r="B82" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" ht="24">
+      <c r="A83" s="15">
         <v>77</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B37" s="22" t="s">
+      <c r="B83" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" s="26" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" ht="48">
+      <c r="A84" s="15">
         <v>78</v>
       </c>
-      <c r="C37" s="36" t="s">
+      <c r="B84" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" s="26" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" ht="48">
+      <c r="A85" s="15">
         <v>79</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B38" s="23" t="s">
+      <c r="B85" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" s="26" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" ht="48">
+      <c r="A86" s="15">
         <v>80</v>
       </c>
-      <c r="C38" s="26" t="s">
+      <c r="B86" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" s="26" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" ht="48">
+      <c r="A87" s="15">
         <v>81</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B39" s="22" t="s">
+      <c r="B87" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" ht="48">
+      <c r="A88" s="15">
         <v>82</v>
       </c>
-      <c r="C39" s="24" t="s">
+      <c r="B88" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C88" s="26" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" ht="48">
+      <c r="A89" s="15">
         <v>83</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B40" s="22" t="s">
+      <c r="B89" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="C89" s="26" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" ht="48">
+      <c r="A90" s="15">
         <v>84</v>
       </c>
-      <c r="C40" s="24" t="s">
+      <c r="B90" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" s="26" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" ht="24">
+      <c r="A91" s="15">
         <v>85</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B41" s="22" t="s">
+      <c r="B91" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" s="26" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" ht="24">
+      <c r="A92" s="15">
         <v>86</v>
       </c>
-      <c r="C41" s="24" t="s">
+      <c r="B92" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" s="26" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" ht="24">
+      <c r="A93" s="15">
         <v>87</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B42" s="21" t="s">
+      <c r="B93" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" s="26" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3" ht="48">
+      <c r="A94" s="15">
         <v>88</v>
       </c>
-      <c r="C42" s="26" t="s">
+      <c r="B94" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C94" s="26" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" ht="48">
+      <c r="A95" s="15">
         <v>89</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B43" s="22" t="s">
+      <c r="B95" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C95" s="26" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3" ht="48">
+      <c r="A96" s="15">
         <v>90</v>
       </c>
-      <c r="C43" s="24" t="s">
+      <c r="B96" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C96" s="26" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3" ht="24">
+      <c r="A97" s="15">
         <v>91</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B44" s="21" t="s">
+      <c r="B97" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C97" s="26" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3" ht="24">
+      <c r="A98" s="15">
         <v>92</v>
       </c>
-      <c r="C44" s="26" t="s">
+      <c r="B98" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="C98" s="26" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3" ht="24">
+      <c r="A99" s="15">
         <v>93</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B45" s="22" t="s">
+      <c r="B99" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" s="26" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3" ht="24">
+      <c r="A100" s="15">
         <v>94</v>
       </c>
-      <c r="C45" s="24" t="s">
+      <c r="B100" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C100" s="26" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3" ht="96">
+      <c r="A101" s="15">
         <v>95</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B46" s="22" t="s">
+      <c r="B101" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" s="26" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3" ht="48">
+      <c r="A102" s="15">
         <v>96</v>
       </c>
-      <c r="C46" s="24" t="s">
+      <c r="B102" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C102" s="26" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" ht="72">
+      <c r="A103" s="15">
         <v>97</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B47" s="21" t="s">
+      <c r="B103" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="C103" s="26" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3" ht="72">
+      <c r="A104" s="15">
         <v>98</v>
       </c>
-      <c r="C47" s="26" t="s">
+      <c r="B104" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C104" s="26" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3" ht="72">
+      <c r="A105" s="15">
         <v>99</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B48" s="22" t="s">
+      <c r="B105" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C105" s="26" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" ht="48">
+      <c r="A106" s="15">
         <v>100</v>
       </c>
-      <c r="C48" s="24" t="s">
+      <c r="B106" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C106" s="26" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3" ht="48">
+      <c r="A107" s="15">
         <v>101</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B49" s="22" t="s">
+      <c r="B107" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3" ht="72">
+      <c r="A108" s="15">
         <v>102</v>
       </c>
-      <c r="C49" s="26" t="s">
+      <c r="B108" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" s="26" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3" ht="72">
+      <c r="A109" s="15">
         <v>103</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B50" s="22" t="s">
+      <c r="B109" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C109" s="26" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3" ht="24">
+      <c r="A110" s="15">
         <v>104</v>
       </c>
-      <c r="C50" s="24" t="s">
+      <c r="B110" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C110" s="26" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3" ht="48">
+      <c r="A111" s="15">
         <v>105</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B51" s="22" t="s">
+      <c r="B111" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C111" s="26" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" ht="48">
+      <c r="A112" s="15">
         <v>106</v>
       </c>
-      <c r="C51" s="26" t="s">
+      <c r="B112" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="C112" s="26" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3" ht="24">
+      <c r="A113" s="15">
         <v>107</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B52" s="22" t="s">
+      <c r="B113" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C113" s="26" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3" ht="24">
+      <c r="A114" s="15">
         <v>108</v>
       </c>
-      <c r="C52" s="26" t="s">
+      <c r="B114" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C114" s="26" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3" ht="24">
+      <c r="A115" s="15">
         <v>109</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B53" s="22" t="s">
+      <c r="B115" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" s="26" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3" ht="48">
+      <c r="A116" s="15">
         <v>110</v>
       </c>
-      <c r="C53" s="26" t="s">
+      <c r="B116" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C116" s="26" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3" ht="72">
+      <c r="A117" s="15">
         <v>111</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B54" s="21" t="s">
+      <c r="B117" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C117" s="26" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3" ht="48">
+      <c r="A118" s="13">
         <v>112</v>
       </c>
-      <c r="C54" s="26" t="s">
+      <c r="B118" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C118" s="27" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3" ht="48">
+      <c r="A119" s="15">
         <v>113</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B55" s="21" t="s">
+      <c r="B119" s="11" t="s">
+        <v>240</v>
+      </c>
+      <c r="C119" s="26" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3" ht="48">
+      <c r="A120" s="15">
         <v>114</v>
       </c>
-      <c r="C55" s="26" t="s">
+      <c r="B120" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="C120" s="26" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3" ht="48">
+      <c r="A121" s="15">
         <v>115</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B56" s="21" t="s">
+      <c r="B121" s="10" t="s">
+        <v>244</v>
+      </c>
+      <c r="C121" s="26" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3" ht="48">
+      <c r="A122" s="15">
         <v>116</v>
       </c>
-      <c r="C56" s="26" t="s">
+      <c r="B122" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="C122" s="26" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3" ht="24">
+      <c r="A123" s="15">
         <v>117</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B57" s="21" t="s">
+      <c r="B123" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C123" s="26" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3" ht="24">
+      <c r="A124" s="15">
         <v>118</v>
       </c>
-      <c r="C57" s="26" t="s">
+      <c r="B124" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C124" s="26" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3" ht="24">
+      <c r="A125" s="15">
         <v>119</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B58" s="21" t="s">
+      <c r="B125" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C125" s="26" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3" ht="96">
+      <c r="A126" s="15">
         <v>120</v>
       </c>
-      <c r="C58" s="26" t="s">
+      <c r="B126" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C126" s="26" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3" ht="48">
+      <c r="A127" s="15">
         <v>121</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B59" s="21" t="s">
+      <c r="B127" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3" ht="48">
+      <c r="A128" s="15">
         <v>122</v>
       </c>
-      <c r="C59" s="26" t="s">
+      <c r="B128" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C128" s="15" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3" ht="24">
+      <c r="A129" s="15">
         <v>123</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B60" s="21" t="s">
+      <c r="B129" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3" ht="48">
+      <c r="A130" s="15">
         <v>124</v>
       </c>
-      <c r="C60" s="26" t="s">
+      <c r="B130" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3" ht="72">
+      <c r="A131" s="15">
         <v>125</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B61" s="21" t="s">
+      <c r="B131" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3" ht="48">
+      <c r="A132" s="15">
         <v>126</v>
       </c>
-      <c r="C61" s="26" t="s">
+      <c r="B132" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3" ht="48">
+      <c r="A133" s="15">
         <v>127</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B62" s="21" t="s">
+      <c r="B133" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C133" s="15" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3" ht="48">
+      <c r="A134" s="15">
         <v>128</v>
       </c>
-      <c r="C62" s="26" t="s">
+      <c r="B134" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3" ht="48">
+      <c r="A135" s="15">
         <v>129</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B63" s="21" t="s">
+      <c r="B135" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C135" s="15" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3" ht="72">
+      <c r="A136" s="15">
         <v>130</v>
       </c>
-      <c r="C63" s="26" t="s">
+      <c r="B136" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3" ht="72">
+      <c r="A137" s="15">
         <v>131</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B64" s="21" t="s">
+      <c r="B137" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3" ht="72">
+      <c r="A138" s="15">
         <v>132</v>
       </c>
-      <c r="C64" s="26" t="s">
+      <c r="B138" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3" ht="48">
+      <c r="A139" s="15">
         <v>133</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B65" s="21" t="s">
+      <c r="B139" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3" ht="24">
+      <c r="A140" s="13">
         <v>134</v>
       </c>
-      <c r="C65" s="26" t="s">
+      <c r="B140" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3" ht="24">
+      <c r="A141" s="13">
         <v>135</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B66" s="21" t="s">
+      <c r="B141" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3" ht="24">
+      <c r="A142" s="13">
         <v>136</v>
       </c>
-      <c r="C66" s="26" t="s">
+      <c r="B142" s="11" t="s">
+        <v>286</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3" ht="48">
+      <c r="A143" s="13">
         <v>137</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B67" s="21" t="s">
+      <c r="B143" s="11" t="s">
+        <v>288</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3" ht="48">
+      <c r="A144" s="13">
         <v>138</v>
       </c>
-      <c r="C67" s="37" t="s">
+      <c r="B144" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3" ht="72">
+      <c r="A145" s="15">
         <v>139</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B68" s="21" t="s">
+      <c r="B145" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3" ht="48">
+      <c r="A146" s="13">
         <v>140</v>
       </c>
-      <c r="C68" s="37" t="s">
+      <c r="B146" s="11" t="s">
+        <v>294</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3" ht="48">
+      <c r="A147" s="15">
         <v>141</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B69" s="21" t="s">
+      <c r="B147" s="10" t="s">
+        <v>296</v>
+      </c>
+      <c r="C147" s="15" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3" ht="48">
+      <c r="A148" s="15">
         <v>142</v>
       </c>
-      <c r="C69" s="37" t="s">
+      <c r="B148" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3" ht="48">
+      <c r="A149" s="15">
         <v>143</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B70" s="21" t="s">
+      <c r="B149" s="11" t="s">
+        <v>300</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3" ht="72">
+      <c r="A150" s="15">
         <v>144</v>
       </c>
-      <c r="C70" s="37" t="s">
+      <c r="B150" s="10" t="s">
+        <v>302</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3" ht="96">
+      <c r="A151" s="15">
         <v>145</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B71" s="21" t="s">
+      <c r="B151" s="10" t="s">
+        <v>304</v>
+      </c>
+      <c r="C151" s="15" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3" ht="72">
+      <c r="A152" s="15">
         <v>146</v>
       </c>
-      <c r="C71" s="37" t="s">
+      <c r="B152" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3" ht="72">
+      <c r="A153" s="15">
         <v>147</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B72" s="21" t="s">
+      <c r="B153" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="C153" s="15" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3" ht="72">
+      <c r="A154" s="15">
         <v>148</v>
       </c>
-      <c r="C72" s="37" t="s">
+      <c r="B154" s="10" t="s">
+        <v>310</v>
+      </c>
+      <c r="C154" s="15" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3" ht="72">
+      <c r="A155" s="15">
         <v>149</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B73" s="21" t="s">
+      <c r="B155" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3" ht="48">
+      <c r="A156" s="15">
         <v>150</v>
       </c>
-      <c r="C73" s="37" t="s">
+      <c r="B156" s="10" t="s">
+        <v>314</v>
+      </c>
+      <c r="C156" s="15" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3" ht="72">
+      <c r="A157" s="15">
         <v>151</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B74" s="21" t="s">
+      <c r="B157" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C157" s="15" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3" ht="96">
+      <c r="A158" s="15">
         <v>152</v>
       </c>
-      <c r="C74" s="37" t="s">
+      <c r="B158" s="10" t="s">
+        <v>318</v>
+      </c>
+      <c r="C158" s="15" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3" ht="72">
+      <c r="A159" s="15">
         <v>153</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B75" s="21" t="s">
+      <c r="B159" s="10" t="s">
+        <v>320</v>
+      </c>
+      <c r="C159" s="15" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3" ht="72">
+      <c r="A160" s="15">
         <v>154</v>
       </c>
-      <c r="C75" s="37" t="s">
+      <c r="B160" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3" ht="72">
+      <c r="A161" s="15">
         <v>155</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B76" s="21" t="s">
+      <c r="B161" s="10" t="s">
+        <v>324</v>
+      </c>
+      <c r="C161" s="15" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3" ht="72">
+      <c r="A162" s="15">
         <v>156</v>
       </c>
-      <c r="C76" s="37" t="s">
+      <c r="B162" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C162" s="15" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3" ht="48">
+      <c r="A163" s="15">
         <v>157</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B77" s="21" t="s">
+      <c r="B163" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="C163" s="15" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3" ht="48">
+      <c r="A164" s="15">
         <v>158</v>
       </c>
-      <c r="C77" s="37" t="s">
+      <c r="B164" s="10" t="s">
+        <v>330</v>
+      </c>
+      <c r="C164" s="15" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3" ht="24">
+      <c r="A165" s="15">
         <v>159</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B78" s="21" t="s">
+      <c r="B165" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="C165" s="15" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3" ht="48">
+      <c r="A166" s="15">
         <v>160</v>
       </c>
-      <c r="C78" s="37" t="s">
+      <c r="B166" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C166" s="15" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3" ht="48">
+      <c r="A167" s="15">
         <v>161</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B79" s="21" t="s">
+      <c r="B167" s="10" t="s">
+        <v>336</v>
+      </c>
+      <c r="C167" s="15" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3" ht="48">
+      <c r="A168" s="15">
         <v>162</v>
       </c>
-      <c r="C79" s="37" t="s">
+      <c r="B168" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="C168" s="15" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3" ht="48">
+      <c r="A169" s="15">
         <v>163</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B80" s="21" t="s">
+      <c r="B169" s="10" t="s">
+        <v>340</v>
+      </c>
+      <c r="C169" s="15" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3" ht="48">
+      <c r="A170" s="15">
         <v>164</v>
       </c>
-      <c r="C80" s="37" t="s">
+      <c r="B170" s="10" t="s">
+        <v>342</v>
+      </c>
+      <c r="C170" s="15" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3" ht="48">
+      <c r="A171" s="15">
         <v>165</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B81" s="22" t="s">
+      <c r="B171" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="C171" s="15" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3" ht="48">
+      <c r="A172" s="15">
         <v>166</v>
       </c>
-      <c r="C81" s="37" t="s">
+      <c r="B172" s="10" t="s">
+        <v>346</v>
+      </c>
+      <c r="C172" s="15" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3" ht="48">
+      <c r="A173" s="15">
         <v>167</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B82" s="21" t="s">
+      <c r="B173" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="C173" s="15" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3" ht="72">
+      <c r="A174" s="15">
         <v>168</v>
       </c>
-      <c r="C82" s="37" t="s">
+      <c r="B174" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C174" s="15" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3" ht="48">
+      <c r="A175" s="15">
         <v>169</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B83" s="21" t="s">
+      <c r="B175" s="10" t="s">
+        <v>352</v>
+      </c>
+      <c r="C175" s="15" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3" ht="48">
+      <c r="A176" s="15">
         <v>170</v>
       </c>
-      <c r="C83" s="37" t="s">
+      <c r="B176" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="C176" s="15" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3" ht="24">
+      <c r="A177" s="15">
         <v>171</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B84" s="21" t="s">
+      <c r="B177" s="10" t="s">
+        <v>356</v>
+      </c>
+      <c r="C177" s="15" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3" ht="24">
+      <c r="A178" s="15">
         <v>172</v>
       </c>
-      <c r="C84" s="37" t="s">
+      <c r="B178" s="10" t="s">
+        <v>358</v>
+      </c>
+      <c r="C178" s="15" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3" ht="24">
+      <c r="A179" s="15">
         <v>173</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B85" s="21" t="s">
+      <c r="B179" s="11" t="s">
+        <v>360</v>
+      </c>
+      <c r="C179" s="15" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3" ht="72">
+      <c r="A180" s="15">
         <v>174</v>
       </c>
-      <c r="C85" s="37" t="s">
+      <c r="B180" s="11" t="s">
+        <v>362</v>
+      </c>
+      <c r="C180" s="15" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3" ht="24">
+      <c r="A181" s="15">
         <v>175</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B86" s="21" t="s">
+      <c r="B181" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="C181" s="15" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3" ht="48">
+      <c r="A182" s="15">
         <v>176</v>
       </c>
-      <c r="C86" s="37" t="s">
+      <c r="B182" s="10" t="s">
+        <v>366</v>
+      </c>
+      <c r="C182" s="15" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3" ht="48">
+      <c r="A183" s="15">
         <v>177</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B87" s="21" t="s">
+      <c r="B183" s="10" t="s">
+        <v>368</v>
+      </c>
+      <c r="C183" s="15" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3" ht="48">
+      <c r="A184" s="15">
         <v>178</v>
       </c>
-      <c r="C87" s="37" t="s">
+      <c r="B184" s="11" t="s">
+        <v>370</v>
+      </c>
+      <c r="C184" s="15" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3" ht="48">
+      <c r="A185" s="15">
         <v>179</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B88" s="21" t="s">
+      <c r="B185" s="10" t="s">
+        <v>372</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3" ht="24">
+      <c r="A186" s="15">
         <v>180</v>
       </c>
-      <c r="C88" s="37" t="s">
+      <c r="B186" s="10" t="s">
+        <v>374</v>
+      </c>
+      <c r="C186" s="15" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3" ht="24">
+      <c r="A187" s="26">
         <v>181</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B89" s="21" t="s">
+      <c r="B187" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="C187" s="26" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3" ht="48">
+      <c r="A188" s="26">
         <v>182</v>
       </c>
-      <c r="C89" s="37" t="s">
+      <c r="B188" s="10" t="s">
+        <v>378</v>
+      </c>
+      <c r="C188" s="26" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3" ht="72">
+      <c r="A189" s="26">
         <v>183</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B90" s="21" t="s">
+      <c r="B189" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="C189" s="26" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3" ht="48">
+      <c r="A190" s="26">
         <v>184</v>
       </c>
-      <c r="C90" s="37" t="s">
+      <c r="B190" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="C190" s="26" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3" ht="48">
+      <c r="A191" s="26">
         <v>185</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B91" s="21" t="s">
+      <c r="B191" s="10" t="s">
+        <v>384</v>
+      </c>
+      <c r="C191" s="26" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3" ht="48">
+      <c r="A192" s="26">
         <v>186</v>
       </c>
-      <c r="C91" s="37" t="s">
+      <c r="B192" s="10" t="s">
+        <v>386</v>
+      </c>
+      <c r="C192" s="26" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3" ht="72">
+      <c r="A193" s="26">
         <v>187</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B92" s="21" t="s">
+      <c r="B193" s="10" t="s">
+        <v>388</v>
+      </c>
+      <c r="C193" s="26" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3" ht="96">
+      <c r="A194" s="26">
         <v>188</v>
       </c>
-      <c r="C92" s="37" t="s">
+      <c r="B194" s="10" t="s">
+        <v>390</v>
+      </c>
+      <c r="C194" s="26" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3" ht="72">
+      <c r="A195" s="26">
         <v>189</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B93" s="21" t="s">
+      <c r="B195" s="10" t="s">
+        <v>392</v>
+      </c>
+      <c r="C195" s="26" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3" ht="48">
+      <c r="A196" s="26">
         <v>190</v>
       </c>
-      <c r="C93" s="37" t="s">
+      <c r="B196" s="10" t="s">
+        <v>394</v>
+      </c>
+      <c r="C196" s="26" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3" ht="72">
+      <c r="A197" s="26">
         <v>191</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B94" s="21" t="s">
+      <c r="B197" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C197" s="26" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3" ht="72">
+      <c r="A198" s="26">
         <v>192</v>
       </c>
-      <c r="C94" s="37" t="s">
+      <c r="B198" s="10" t="s">
+        <v>398</v>
+      </c>
+      <c r="C198" s="26" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3" ht="72">
+      <c r="A199" s="26">
         <v>193</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B95" s="21" t="s">
+      <c r="B199" s="10" t="s">
+        <v>400</v>
+      </c>
+      <c r="C199" s="26" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3" ht="48">
+      <c r="A200" s="26">
         <v>194</v>
       </c>
-      <c r="C95" s="37" t="s">
+      <c r="B200" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="C200" s="26" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3" ht="48">
+      <c r="A201" s="26">
         <v>195</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B96" s="21" t="s">
+      <c r="B201" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="C201" s="26" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3" ht="48">
+      <c r="A202" s="26">
         <v>196</v>
       </c>
-      <c r="C96" s="37" t="s">
+      <c r="B202" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="C202" s="26" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3" ht="72">
+      <c r="A203" s="26">
         <v>197</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B97" s="21" t="s">
+      <c r="B203" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="C203" s="26" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3" ht="72">
+      <c r="A204" s="26">
         <v>198</v>
       </c>
-      <c r="C97" s="37" t="s">
+      <c r="B204" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="C204" s="26" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3" ht="48">
+      <c r="A205" s="26">
         <v>199</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B98" s="21" t="s">
+      <c r="B205" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="C205" s="26" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3" ht="48">
+      <c r="A206" s="26">
         <v>200</v>
       </c>
-      <c r="C98" s="37" t="s">
+      <c r="B206" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="C206" s="26" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3" ht="48">
+      <c r="A207" s="26">
         <v>201</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B99" s="21" t="s">
+      <c r="B207" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="C207" s="26" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3" ht="48">
+      <c r="A208" s="26">
         <v>202</v>
       </c>
-      <c r="C99" s="37" t="s">
+      <c r="B208" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="C208" s="26" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3" ht="72">
+      <c r="A209" s="27">
         <v>203</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B100" s="21" t="s">
+      <c r="B209" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="C209" s="27" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3" ht="72">
+      <c r="A210" s="26">
         <v>204</v>
       </c>
-      <c r="C100" s="37" t="s">
+      <c r="B210" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="C210" s="26" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3" ht="48">
+      <c r="A211" s="26">
         <v>205</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B101" s="21" t="s">
+      <c r="B211" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C211" s="26" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3" ht="48">
+      <c r="A212" s="26">
         <v>206</v>
       </c>
-      <c r="C101" s="37" t="s">
+      <c r="B212" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C212" s="26" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3" ht="72">
+      <c r="A213" s="26">
         <v>207</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B102" s="21" t="s">
+      <c r="B213" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="C213" s="26" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3" ht="48">
+      <c r="A214" s="26">
         <v>208</v>
       </c>
-      <c r="C102" s="37" t="s">
+      <c r="B214" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="C214" s="26" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3" ht="48">
+      <c r="A215" s="26">
         <v>209</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B103" s="21" t="s">
+      <c r="B215" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="C215" s="26" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3" ht="72">
+      <c r="A216" s="26">
         <v>210</v>
       </c>
-      <c r="C103" s="37" t="s">
+      <c r="B216" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="C216" s="26" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3" ht="48">
+      <c r="A217" s="15">
         <v>211</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B104" s="21" t="s">
+      <c r="B217" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="C217" s="26" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3" ht="48">
+      <c r="A218" s="15">
         <v>212</v>
       </c>
-      <c r="C104" s="37" t="s">
+      <c r="B218" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="C218" s="26" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3" ht="48">
+      <c r="A219" s="15">
         <v>213</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B105" s="21" t="s">
+      <c r="B219" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="C219" s="26" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3" ht="24">
+      <c r="A220" s="15">
         <v>214</v>
       </c>
-      <c r="C105" s="37" t="s">
+      <c r="B220" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="C220" s="26" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3" ht="48">
+      <c r="A221" s="15">
         <v>215</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B106" s="21" t="s">
+      <c r="B221" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C221" s="26" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3" ht="48">
+      <c r="A222" s="15">
         <v>216</v>
       </c>
-      <c r="C106" s="37" t="s">
+      <c r="B222" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C222" s="26" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3" ht="48">
+      <c r="A223" s="15">
         <v>217</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B107" s="21" t="s">
+      <c r="B223" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="C223" s="26" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3" ht="24">
+      <c r="A224" s="15">
         <v>218</v>
       </c>
-      <c r="C107" s="37" t="s">
+      <c r="B224" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="C224" s="26" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3" ht="48">
+      <c r="A225" s="15">
         <v>219</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B108" s="21" t="s">
+      <c r="B225" s="10" t="s">
+        <v>452</v>
+      </c>
+      <c r="C225" s="26" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3" ht="48">
+      <c r="A226" s="15">
         <v>220</v>
       </c>
-      <c r="C108" s="37" t="s">
+      <c r="B226" s="10" t="s">
+        <v>454</v>
+      </c>
+      <c r="C226" s="26" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3" ht="48">
+      <c r="A227" s="15">
         <v>221</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B109" s="21" t="s">
+      <c r="B227" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="C227" s="26" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3" ht="72">
+      <c r="A228" s="15">
         <v>222</v>
       </c>
-      <c r="C109" s="37" t="s">
+      <c r="B228" s="10" t="s">
+        <v>458</v>
+      </c>
+      <c r="C228" s="26" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3" ht="72">
+      <c r="A229" s="15">
         <v>223</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B110" s="21" t="s">
+      <c r="B229" s="10" t="s">
+        <v>460</v>
+      </c>
+      <c r="C229" s="26" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3" ht="72">
+      <c r="A230" s="15">
         <v>224</v>
       </c>
-      <c r="C110" s="37" t="s">
+      <c r="B230" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="C230" s="26" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3" ht="72">
+      <c r="A231" s="15">
         <v>225</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B111" s="21" t="s">
+      <c r="B231" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C231" s="26" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3" ht="48">
+      <c r="A232" s="15">
         <v>226</v>
       </c>
-      <c r="C111" s="37" t="s">
+      <c r="B232" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="C232" s="26" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3" ht="48">
+      <c r="A233" s="15">
         <v>227</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B112" s="21" t="s">
+      <c r="B233" s="10" t="s">
+        <v>468</v>
+      </c>
+      <c r="C233" s="26" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3" ht="72">
+      <c r="A234" s="15">
         <v>228</v>
       </c>
-      <c r="C112" s="37" t="s">
+      <c r="B234" s="10" t="s">
+        <v>470</v>
+      </c>
+      <c r="C234" s="26" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3" ht="72">
+      <c r="A235" s="15">
         <v>229</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B113" s="21" t="s">
+      <c r="B235" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C235" s="26" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3" ht="72">
+      <c r="A236" s="15">
         <v>230</v>
       </c>
-      <c r="C113" s="37" t="s">
+      <c r="B236" s="10" t="s">
+        <v>474</v>
+      </c>
+      <c r="C236" s="26" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3" ht="72">
+      <c r="A237" s="15">
         <v>231</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B114" s="21" t="s">
+      <c r="B237" s="10" t="s">
+        <v>476</v>
+      </c>
+      <c r="C237" s="26" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3" ht="48">
+      <c r="A238" s="15">
         <v>232</v>
       </c>
-      <c r="C114" s="37" t="s">
+      <c r="B238" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="C238" s="26" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3" ht="48">
+      <c r="A239" s="15">
         <v>233</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B115" s="21" t="s">
+      <c r="B239" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="C239" s="26" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3" ht="48">
+      <c r="A240" s="15">
         <v>234</v>
       </c>
-      <c r="C115" s="37" t="s">
+      <c r="B240" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C240" s="26" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3" ht="48">
+      <c r="A241" s="15">
         <v>235</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B116" s="21" t="s">
+      <c r="B241" s="11" t="s">
+        <v>484</v>
+      </c>
+      <c r="C241" s="26" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3" ht="48">
+      <c r="A242" s="15">
         <v>236</v>
       </c>
-      <c r="C116" s="37" t="s">
+      <c r="B242" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="C242" s="26" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3" ht="48">
+      <c r="A243" s="15">
         <v>237</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B117" s="21" t="s">
+      <c r="B243" s="11" t="s">
+        <v>488</v>
+      </c>
+      <c r="C243" s="26" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3" ht="48">
+      <c r="A244" s="15">
         <v>238</v>
       </c>
-      <c r="C117" s="37" t="s">
+      <c r="B244" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="C244" s="26" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3" ht="48">
+      <c r="A245" s="15">
         <v>239</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B118" s="22" t="s">
+      <c r="B245" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="C245" s="26" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3" ht="48">
+      <c r="A246" s="15">
         <v>240</v>
       </c>
-      <c r="C118" s="38" t="s">
+      <c r="B246" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="C246" s="26" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3" ht="72">
+      <c r="A247" s="15">
         <v>241</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B119" s="22" t="s">
+      <c r="B247" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="C247" s="15" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3" ht="72">
+      <c r="A248" s="15">
         <v>242</v>
       </c>
-      <c r="C119" s="37" t="s">
+      <c r="B248" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3" ht="48">
+      <c r="A249" s="15">
         <v>243</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B120" s="21" t="s">
+      <c r="B249" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="C249" s="15" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3" ht="48">
+      <c r="A250" s="15">
         <v>244</v>
       </c>
-      <c r="C120" s="37" t="s">
+      <c r="B250" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C250" s="15" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3" ht="96">
+      <c r="A251" s="15">
         <v>245</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B121" s="21" t="s">
+      <c r="B251" s="16" t="s">
+        <v>504</v>
+      </c>
+      <c r="C251" s="15" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3" ht="96">
+      <c r="A252" s="15">
         <v>246</v>
       </c>
-      <c r="C121" s="37" t="s">
+      <c r="B252" s="16" t="s">
+        <v>506</v>
+      </c>
+      <c r="C252" s="15" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3" ht="72">
+      <c r="A253" s="15">
         <v>247</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B122" s="21" t="s">
+      <c r="B253" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="C253" s="15" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3" ht="72">
+      <c r="A254" s="15">
         <v>248</v>
       </c>
-      <c r="C122" s="37" t="s">
+      <c r="B254" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="C254" s="15" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3" ht="96">
+      <c r="A255" s="15">
         <v>249</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B123" s="21" t="s">
+      <c r="B255" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C255" s="15" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3" ht="96">
+      <c r="A256" s="15">
         <v>250</v>
       </c>
-      <c r="C123" s="37" t="s">
+      <c r="B256" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="C256" s="15" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3" ht="72">
+      <c r="A257" s="15">
         <v>251</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B124" s="21" t="s">
+      <c r="B257" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="C257" s="15" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3" ht="72">
+      <c r="A258" s="15">
         <v>252</v>
       </c>
-      <c r="C124" s="37" t="s">
+      <c r="B258" s="10" t="s">
+        <v>518</v>
+      </c>
+      <c r="C258" s="15" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3" ht="72">
+      <c r="A259" s="15">
         <v>253</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B125" s="21" t="s">
+      <c r="B259" s="10" t="s">
+        <v>520</v>
+      </c>
+      <c r="C259" s="15" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3" ht="72">
+      <c r="A260" s="15">
         <v>254</v>
       </c>
-      <c r="C125" s="37" t="s">
+      <c r="B260" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="C260" s="15" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3" ht="48">
+      <c r="A261" s="15">
         <v>255</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B126" s="21" t="s">
+      <c r="B261" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="C261" s="15" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3" ht="48">
+      <c r="A262" s="15">
         <v>256</v>
       </c>
-      <c r="C126" s="37" t="s">
+      <c r="B262" s="10" t="s">
+        <v>526</v>
+      </c>
+      <c r="C262" s="15" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3" ht="72">
+      <c r="A263" s="15">
         <v>257</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B127" s="21" t="s">
+      <c r="B263" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="C263" s="15" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3" ht="96">
+      <c r="A264" s="15">
         <v>258</v>
       </c>
-      <c r="C127" s="24" t="s">
+      <c r="B264" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="C264" s="15" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3" ht="48">
+      <c r="A265" s="15">
         <v>259</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B128" s="21" t="s">
+      <c r="B265" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="C265" s="15" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3" ht="48">
+      <c r="A266" s="15">
         <v>260</v>
       </c>
-      <c r="C128" s="26" t="s">
+      <c r="B266" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="C266" s="15" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3" ht="48">
+      <c r="A267" s="15">
         <v>261</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B129" s="21" t="s">
+      <c r="B267" s="10" t="s">
+        <v>536</v>
+      </c>
+      <c r="C267" s="15" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3" ht="48">
+      <c r="A268" s="15">
         <v>262</v>
       </c>
-      <c r="C129" s="26" t="s">
+      <c r="B268" s="10" t="s">
+        <v>538</v>
+      </c>
+      <c r="C268" s="15" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3" ht="48">
+      <c r="A269" s="15">
         <v>263</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B130" s="21" t="s">
+      <c r="B269" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="C269" s="15" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3" ht="48">
+      <c r="A270" s="15">
         <v>264</v>
       </c>
-      <c r="C130" s="26" t="s">
+      <c r="B270" s="10" t="s">
+        <v>542</v>
+      </c>
+      <c r="C270" s="15" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3" ht="48">
+      <c r="A271" s="13">
         <v>265</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B131" s="21" t="s">
+      <c r="B271" s="11" t="s">
+        <v>544</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3" ht="48">
+      <c r="A272" s="15">
         <v>266</v>
       </c>
-      <c r="C131" s="26" t="s">
+      <c r="B272" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="C272" s="15" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3" ht="48">
+      <c r="A273" s="15">
         <v>267</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B132" s="21" t="s">
+      <c r="B273" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="C273" s="28" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3" ht="48">
+      <c r="A274" s="15">
         <v>268</v>
       </c>
-      <c r="C132" s="26" t="s">
+      <c r="B274" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="C274" s="28" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3" ht="72">
+      <c r="A275" s="15">
         <v>269</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B133" s="21" t="s">
+      <c r="B275" s="16" t="s">
+        <v>552</v>
+      </c>
+      <c r="C275" s="28" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3" ht="48">
+      <c r="A276" s="15">
         <v>270</v>
       </c>
-      <c r="C133" s="26" t="s">
+      <c r="B276" s="10" t="s">
+        <v>554</v>
+      </c>
+      <c r="C276" s="28" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3" ht="48">
+      <c r="A277" s="15">
         <v>271</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B134" s="21" t="s">
+      <c r="B277" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="C277" s="28" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3" ht="48">
+      <c r="A278" s="15">
         <v>272</v>
       </c>
-      <c r="C134" s="26" t="s">
+      <c r="B278" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="C278" s="15" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3" ht="48">
+      <c r="A279" s="15">
         <v>273</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B135" s="21" t="s">
+      <c r="B279" s="10" t="s">
+        <v>560</v>
+      </c>
+      <c r="C279" s="15" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3" ht="48">
+      <c r="A280" s="15">
         <v>274</v>
       </c>
-      <c r="C135" s="26" t="s">
+      <c r="B280" s="10" t="s">
+        <v>562</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3" ht="48">
+      <c r="A281" s="15">
         <v>275</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B136" s="25" t="s">
+      <c r="B281" s="10" t="s">
+        <v>564</v>
+      </c>
+      <c r="C281" s="15" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3" ht="48">
+      <c r="A282" s="15">
         <v>276</v>
       </c>
-      <c r="C136" s="26" t="s">
+      <c r="B282" s="17" t="s">
+        <v>566</v>
+      </c>
+      <c r="C282" s="29" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3" ht="24">
+      <c r="A283" s="15">
         <v>277</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B137" s="21" t="s">
+      <c r="B283" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="C283" s="15" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3" ht="48">
+      <c r="A284" s="15">
         <v>278</v>
       </c>
-      <c r="C137" s="26" t="s">
+      <c r="B284" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="C284" s="15" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3" ht="72">
+      <c r="A285" s="15">
         <v>279</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B138" s="25" t="s">
+      <c r="B285" s="17" t="s">
+        <v>572</v>
+      </c>
+      <c r="C285" s="29" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3" ht="72">
+      <c r="A286" s="15">
         <v>280</v>
       </c>
-      <c r="C138" s="26" t="s">
+      <c r="B286" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="C286" s="15" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3" ht="48">
+      <c r="A287" s="15">
         <v>281</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B139" s="21" t="s">
+      <c r="B287" s="17" t="s">
+        <v>576</v>
+      </c>
+      <c r="C287" s="29" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3" ht="48">
+      <c r="A288" s="15">
         <v>282</v>
       </c>
-      <c r="C139" s="26" t="s">
+      <c r="B288" s="10" t="s">
+        <v>578</v>
+      </c>
+      <c r="C288" s="15" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3" ht="72">
+      <c r="A289" s="15">
         <v>283</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B140" s="22" t="s">
+      <c r="B289" s="17" t="s">
+        <v>580</v>
+      </c>
+      <c r="C289" s="29" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3" ht="72">
+      <c r="A290" s="15">
         <v>284</v>
       </c>
-      <c r="C140" s="24" t="s">
+      <c r="B290" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="C290" s="15" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3" ht="72">
+      <c r="A291" s="15">
         <v>285</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B141" s="22" t="s">
+      <c r="B291" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="C291" s="29" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3" ht="48">
+      <c r="A292" s="15">
         <v>286</v>
       </c>
-      <c r="C141" s="24" t="s">
+      <c r="B292" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="C292" s="15" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3" ht="24">
+      <c r="A293" s="30">
         <v>287</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B142" s="22" t="s">
+      <c r="B293" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="C293" s="29" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3" ht="24">
+      <c r="A294" s="15">
         <v>288</v>
       </c>
-      <c r="C142" s="24" t="s">
+      <c r="B294" s="10" t="s">
+        <v>590</v>
+      </c>
+      <c r="C294" s="15" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3" ht="24">
+      <c r="A295" s="29">
         <v>289</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B143" s="22" t="s">
+      <c r="B295" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="C295" s="29" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3" ht="48">
+      <c r="A296" s="15">
         <v>290</v>
       </c>
-      <c r="C143" s="24" t="s">
+      <c r="B296" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3" ht="48">
+      <c r="A297" s="29">
         <v>291</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B144" s="22" t="s">
+      <c r="B297" s="17" t="s">
+        <v>596</v>
+      </c>
+      <c r="C297" s="29" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3" ht="48">
+      <c r="A298" s="15">
         <v>292</v>
       </c>
-      <c r="C144" s="24" t="s">
+      <c r="B298" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="C298" s="15" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3" ht="48">
+      <c r="A299" s="31">
         <v>293</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B145" s="22" t="s">
+      <c r="B299" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="C299" s="29" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3" ht="48">
+      <c r="A300" s="15">
         <v>294</v>
       </c>
-      <c r="C145" s="26" t="s">
+      <c r="B300" s="10" t="s">
+        <v>602</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3" ht="48">
+      <c r="A301" s="15">
         <v>295</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B146" s="22" t="s">
+      <c r="B301" s="10" t="s">
+        <v>604</v>
+      </c>
+      <c r="C301" s="29" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3" ht="48">
+      <c r="A302" s="15">
         <v>296</v>
       </c>
-      <c r="C146" s="24" t="s">
+      <c r="B302" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="C302" s="15" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3" ht="72">
+      <c r="A303" s="15">
         <v>297</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B147" s="21" t="s">
+      <c r="B303" s="10" t="s">
+        <v>608</v>
+      </c>
+      <c r="C303" s="29" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3" ht="48">
+      <c r="A304" s="15">
         <v>298</v>
       </c>
-      <c r="C147" s="26" t="s">
+      <c r="B304" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="C304" s="15" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3" ht="72">
+      <c r="A305" s="15">
         <v>299</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B148" s="21" t="s">
+      <c r="B305" s="10" t="s">
+        <v>612</v>
+      </c>
+      <c r="C305" s="29" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3" ht="48">
+      <c r="A306" s="15">
         <v>300</v>
       </c>
-      <c r="C148" s="26" t="s">
+      <c r="B306" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="C306" s="15" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3" ht="48">
+      <c r="A307" s="26">
         <v>301</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B149" s="22" t="s">
+      <c r="B307" s="10" t="s">
+        <v>616</v>
+      </c>
+      <c r="C307" s="26" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3" ht="24">
+      <c r="A308" s="26">
         <v>302</v>
       </c>
-      <c r="C149" s="26" t="s">
+      <c r="B308" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="C308" s="26" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3" ht="72">
+      <c r="A309" s="26">
         <v>303</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B150" s="21" t="s">
+      <c r="B309" s="10" t="s">
+        <v>620</v>
+      </c>
+      <c r="C309" s="26" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3" ht="48">
+      <c r="A310" s="26">
         <v>304</v>
       </c>
-      <c r="C150" s="26" t="s">
+      <c r="B310" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="C310" s="26" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3" ht="48">
+      <c r="A311" s="26">
         <v>305</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B151" s="21" t="s">
+      <c r="B311" s="10" t="s">
+        <v>624</v>
+      </c>
+      <c r="C311" s="26" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3" ht="48">
+      <c r="A312" s="26">
         <v>306</v>
       </c>
-      <c r="C151" s="26" t="s">
+      <c r="B312" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="C312" s="26" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3" ht="48">
+      <c r="A313" s="26">
         <v>307</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B152" s="21" t="s">
+      <c r="B313" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="C313" s="26" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3" ht="48">
+      <c r="A314" s="26">
         <v>308</v>
       </c>
-      <c r="C152" s="26" t="s">
+      <c r="B314" s="10" t="s">
+        <v>630</v>
+      </c>
+      <c r="C314" s="26" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3" ht="48">
+      <c r="A315" s="26">
         <v>309</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B153" s="21" t="s">
+      <c r="B315" s="10" t="s">
+        <v>632</v>
+      </c>
+      <c r="C315" s="26" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3" ht="48">
+      <c r="A316" s="27">
         <v>310</v>
       </c>
-      <c r="C153" s="26" t="s">
+      <c r="B316" s="10" t="s">
+        <v>634</v>
+      </c>
+      <c r="C316" s="26" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3" ht="48">
+      <c r="A317" s="26">
         <v>311</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B154" s="21" t="s">
+      <c r="B317" s="10" t="s">
+        <v>636</v>
+      </c>
+      <c r="C317" s="26" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3" ht="48">
+      <c r="A318" s="26">
         <v>312</v>
       </c>
-      <c r="C154" s="26" t="s">
+      <c r="B318" s="10" t="s">
+        <v>638</v>
+      </c>
+      <c r="C318" s="26" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3" ht="48">
+      <c r="A319" s="26">
         <v>313</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B155" s="21" t="s">
+      <c r="B319" s="10" t="s">
+        <v>640</v>
+      </c>
+      <c r="C319" s="26" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3" ht="48">
+      <c r="A320" s="26">
         <v>314</v>
       </c>
-      <c r="C155" s="26" t="s">
+      <c r="B320" s="10" t="s">
+        <v>642</v>
+      </c>
+      <c r="C320" s="26" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3" ht="48">
+      <c r="A321" s="26">
         <v>315</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B156" s="21" t="s">
+      <c r="B321" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="C321" s="26" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3" ht="48">
+      <c r="A322" s="26">
         <v>316</v>
       </c>
-      <c r="C156" s="26" t="s">
+      <c r="B322" s="10" t="s">
+        <v>646</v>
+      </c>
+      <c r="C322" s="26" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3" ht="48">
+      <c r="A323" s="26">
         <v>317</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B157" s="21" t="s">
+      <c r="B323" s="10" t="s">
+        <v>648</v>
+      </c>
+      <c r="C323" s="26" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3" ht="48">
+      <c r="A324" s="27">
         <v>318</v>
       </c>
-      <c r="C157" s="26" t="s">
+      <c r="B324" s="11" t="s">
+        <v>650</v>
+      </c>
+      <c r="C324" s="26" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3" ht="48">
+      <c r="A325" s="27">
         <v>319</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B158" s="21" t="s">
+      <c r="B325" s="11" t="s">
+        <v>652</v>
+      </c>
+      <c r="C325" s="26" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3" ht="48">
+      <c r="A326" s="26">
         <v>320</v>
       </c>
-      <c r="C158" s="26" t="s">
+      <c r="B326" s="10" t="s">
+        <v>654</v>
+      </c>
+      <c r="C326" s="26" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3" ht="48">
+      <c r="A327" s="26">
         <v>321</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B159" s="21" t="s">
+      <c r="B327" s="10" t="s">
+        <v>656</v>
+      </c>
+      <c r="C327" s="26" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3" ht="72">
+      <c r="A328" s="26">
         <v>322</v>
       </c>
-      <c r="C159" s="26" t="s">
+      <c r="B328" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="C328" s="26" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3" ht="48">
+      <c r="A329" s="26">
         <v>323</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B160" s="21" t="s">
+      <c r="B329" s="10" t="s">
+        <v>660</v>
+      </c>
+      <c r="C329" s="26" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3" ht="48">
+      <c r="A330" s="26">
         <v>324</v>
       </c>
-      <c r="C160" s="26" t="s">
+      <c r="B330" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="C330" s="26" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3" ht="48">
+      <c r="A331" s="26">
         <v>325</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B161" s="21" t="s">
+      <c r="B331" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="C331" s="26" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3" ht="48">
+      <c r="A332" s="26">
         <v>326</v>
       </c>
-      <c r="C161" s="26" t="s">
+      <c r="B332" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C332" s="26" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3" ht="72">
+      <c r="A333" s="26">
         <v>327</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B162" s="21" t="s">
+      <c r="B333" s="10" t="s">
+        <v>668</v>
+      </c>
+      <c r="C333" s="26" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3" ht="72">
+      <c r="A334" s="26">
         <v>328</v>
       </c>
-      <c r="C162" s="26" t="s">
+      <c r="B334" s="10" t="s">
+        <v>670</v>
+      </c>
+      <c r="C334" s="26" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3" ht="72">
+      <c r="A335" s="26">
         <v>329</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B163" s="21" t="s">
+      <c r="B335" s="10" t="s">
+        <v>672</v>
+      </c>
+      <c r="C335" s="26" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3" ht="48">
+      <c r="A336" s="26">
         <v>330</v>
       </c>
-      <c r="C163" s="26" t="s">
+      <c r="B336" s="10" t="s">
+        <v>674</v>
+      </c>
+      <c r="C336" s="26" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3" ht="48">
+      <c r="A337" s="26">
         <v>331</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B164" s="21" t="s">
+      <c r="B337" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="C337" s="26" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3" ht="48">
+      <c r="A338" s="26">
         <v>332</v>
       </c>
-      <c r="C164" s="26" t="s">
+      <c r="B338" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="C338" s="26" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3" ht="72">
+      <c r="A339" s="27">
         <v>333</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B165" s="21" t="s">
+      <c r="B339" s="11" t="s">
+        <v>680</v>
+      </c>
+      <c r="C339" s="27" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3" ht="48">
+      <c r="A340" s="26">
         <v>334</v>
       </c>
-      <c r="C165" s="26" t="s">
+      <c r="B340" s="10" t="s">
+        <v>682</v>
+      </c>
+      <c r="C340" s="26" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3" ht="48">
+      <c r="A341" s="26">
         <v>335</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B166" s="21" t="s">
+      <c r="B341" s="18" t="s">
+        <v>684</v>
+      </c>
+      <c r="C341" s="26" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3" ht="48">
+      <c r="A342" s="26">
         <v>336</v>
       </c>
-      <c r="C166" s="26" t="s">
+      <c r="B342" s="19" t="s">
+        <v>686</v>
+      </c>
+      <c r="C342" s="26" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3" ht="96">
+      <c r="A343" s="26">
         <v>337</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B167" s="21" t="s">
+      <c r="B343" s="12" t="s">
+        <v>688</v>
+      </c>
+      <c r="C343" s="26" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3" ht="96">
+      <c r="A344" s="26">
         <v>338</v>
       </c>
-      <c r="C167" s="26" t="s">
+      <c r="B344" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="C344" s="26" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3" ht="48">
+      <c r="A345" s="26">
         <v>339</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B168" s="21" t="s">
+      <c r="B345" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="C345" s="26" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3" ht="48">
+      <c r="A346" s="26">
         <v>340</v>
       </c>
-      <c r="C168" s="26" t="s">
+      <c r="B346" s="12" t="s">
+        <v>694</v>
+      </c>
+      <c r="C346" s="26" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3" ht="72">
+      <c r="A347" s="26">
         <v>341</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B169" s="21" t="s">
+      <c r="B347" s="12" t="s">
+        <v>696</v>
+      </c>
+      <c r="C347" s="26" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3" ht="72">
+      <c r="A348" s="26">
         <v>342</v>
       </c>
-      <c r="C169" s="26" t="s">
+      <c r="B348" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="C348" s="26" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3" ht="72">
+      <c r="A349" s="26">
         <v>343</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B170" s="21" t="s">
+      <c r="B349" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="C349" s="26" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3" ht="72">
+      <c r="A350" s="26">
         <v>344</v>
       </c>
-      <c r="C170" s="26" t="s">
+      <c r="B350" s="12" t="s">
+        <v>702</v>
+      </c>
+      <c r="C350" s="26" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3" ht="144">
+      <c r="A351" s="26">
         <v>345</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B171" s="21" t="s">
+      <c r="B351" s="12" t="s">
+        <v>704</v>
+      </c>
+      <c r="C351" s="26" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3" ht="144">
+      <c r="A352" s="26">
         <v>346</v>
       </c>
-      <c r="C171" s="26" t="s">
+      <c r="B352" s="12" t="s">
+        <v>706</v>
+      </c>
+      <c r="C352" s="26" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3" ht="120">
+      <c r="A353" s="26">
         <v>347</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B172" s="21" t="s">
+      <c r="B353" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="C353" s="26" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3" ht="48">
+      <c r="A354" s="26">
         <v>348</v>
       </c>
-      <c r="C172" s="26" t="s">
+      <c r="B354" s="12" t="s">
+        <v>710</v>
+      </c>
+      <c r="C354" s="26" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3" ht="48">
+      <c r="A355" s="15">
         <v>349</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B173" s="21" t="s">
+      <c r="B355" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="C355" s="15" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3" ht="48">
+      <c r="A356" s="26">
         <v>350</v>
       </c>
-      <c r="C173" s="26" t="s">
+      <c r="B356" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="C356" s="26" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3" ht="48">
+      <c r="A357" s="15">
         <v>351</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B174" s="21" t="s">
+      <c r="B357" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="C357" s="15" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3" ht="120">
+      <c r="A358" s="15">
         <v>352</v>
       </c>
-      <c r="C174" s="26" t="s">
+      <c r="B358" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="C358" s="15" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3" ht="96">
+      <c r="A359" s="26">
         <v>353</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B175" s="21" t="s">
+      <c r="B359" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="C359" s="26" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3" ht="48">
+      <c r="A360" s="26">
         <v>354</v>
       </c>
-      <c r="C175" s="26" t="s">
+      <c r="B360" s="12" t="s">
+        <v>722</v>
+      </c>
+      <c r="C360" s="26" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3" ht="72">
+      <c r="A361" s="26">
         <v>355</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B176" s="21" t="s">
+      <c r="B361" s="10" t="s">
+        <v>724</v>
+      </c>
+      <c r="C361" s="26" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3" ht="96">
+      <c r="A362" s="26">
         <v>356</v>
       </c>
-      <c r="C176" s="26" t="s">
+      <c r="B362" s="10" t="s">
+        <v>726</v>
+      </c>
+      <c r="C362" s="26" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3" ht="48">
+      <c r="A363" s="26">
         <v>357</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B177" s="21" t="s">
+      <c r="B363" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="C363" s="26" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3" ht="72">
+      <c r="A364" s="26">
         <v>358</v>
       </c>
-      <c r="C177" s="26" t="s">
+      <c r="B364" s="10" t="s">
+        <v>730</v>
+      </c>
+      <c r="C364" s="26" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3" ht="96">
+      <c r="A365" s="26">
         <v>359</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B178" s="21" t="s">
+      <c r="B365" s="10" t="s">
+        <v>732</v>
+      </c>
+      <c r="C365" s="26" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3" ht="96">
+      <c r="A366" s="26">
         <v>360</v>
       </c>
-      <c r="C178" s="26" t="s">
+      <c r="B366" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="C366" s="26" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3" ht="48">
+      <c r="A367" s="32">
         <v>361</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B179" s="22" t="s">
+      <c r="B367" s="20" t="s">
+        <v>736</v>
+      </c>
+      <c r="C367" s="32" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3" ht="72">
+      <c r="A368" s="32">
         <v>362</v>
       </c>
-      <c r="C179" s="26" t="s">
+      <c r="B368" s="20" t="s">
+        <v>738</v>
+      </c>
+      <c r="C368" s="32" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3" ht="72">
+      <c r="A369" s="32">
         <v>363</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B180" s="22" t="s">
+      <c r="B369" s="20" t="s">
+        <v>740</v>
+      </c>
+      <c r="C369" s="32" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3" ht="24">
+      <c r="A370" s="32">
         <v>364</v>
       </c>
-      <c r="C180" s="26" t="s">
+      <c r="B370" s="20" t="s">
+        <v>742</v>
+      </c>
+      <c r="C370" s="32" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3" ht="48">
+      <c r="A371" s="32">
         <v>365</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B181" s="21" t="s">
+      <c r="B371" s="20" t="s">
+        <v>744</v>
+      </c>
+      <c r="C371" s="32" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3" ht="48">
+      <c r="A372" s="32">
         <v>366</v>
       </c>
-      <c r="C181" s="26" t="s">
+      <c r="B372" s="20" t="s">
+        <v>746</v>
+      </c>
+      <c r="C372" s="32" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3" ht="48">
+      <c r="A373" s="32">
         <v>367</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B182" s="21" t="s">
+      <c r="B373" s="20" t="s">
+        <v>748</v>
+      </c>
+      <c r="C373" s="32" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3" ht="24">
+      <c r="A374" s="32">
         <v>368</v>
       </c>
-      <c r="C182" s="26" t="s">
+      <c r="B374" s="20" t="s">
+        <v>750</v>
+      </c>
+      <c r="C374" s="32" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3" ht="24">
+      <c r="A375" s="32">
         <v>369</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B183" s="21" t="s">
+      <c r="B375" s="20" t="s">
+        <v>752</v>
+      </c>
+      <c r="C375" s="32" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3" ht="48">
+      <c r="A376" s="32">
         <v>370</v>
       </c>
-      <c r="C183" s="26" t="s">
+      <c r="B376" s="20" t="s">
+        <v>754</v>
+      </c>
+      <c r="C376" s="32" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3" ht="48">
+      <c r="A377" s="32">
         <v>371</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B184" s="22" t="s">
+      <c r="B377" s="20" t="s">
+        <v>756</v>
+      </c>
+      <c r="C377" s="32" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3" ht="48">
+      <c r="A378" s="32">
         <v>372</v>
       </c>
-      <c r="C184" s="26" t="s">
+      <c r="B378" s="20" t="s">
+        <v>758</v>
+      </c>
+      <c r="C378" s="32" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3" ht="72">
+      <c r="A379" s="32">
         <v>373</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B185" s="21" t="s">
+      <c r="B379" s="20" t="s">
+        <v>760</v>
+      </c>
+      <c r="C379" s="32" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3" ht="72">
+      <c r="A380" s="32">
         <v>374</v>
       </c>
-      <c r="C185" s="26" t="s">
+      <c r="B380" s="20" t="s">
+        <v>762</v>
+      </c>
+      <c r="C380" s="32" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3" ht="72">
+      <c r="A381" s="32">
         <v>375</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B186" s="21" t="s">
+      <c r="B381" s="20" t="s">
+        <v>764</v>
+      </c>
+      <c r="C381" s="32" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3" ht="72">
+      <c r="A382" s="32">
         <v>376</v>
       </c>
-      <c r="C186" s="26" t="s">
+      <c r="B382" s="20" t="s">
+        <v>766</v>
+      </c>
+      <c r="C382" s="32" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3" ht="72">
+      <c r="A383" s="32">
         <v>377</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B187" s="21" t="s">
+      <c r="B383" s="20" t="s">
+        <v>768</v>
+      </c>
+      <c r="C383" s="32" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3" ht="72">
+      <c r="A384" s="27">
         <v>378</v>
       </c>
-      <c r="C187" s="37" t="s">
+      <c r="B384" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="C384" s="27" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3" ht="48">
+      <c r="A385" s="32">
         <v>379</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B188" s="21" t="s">
+      <c r="B385" s="20" t="s">
+        <v>772</v>
+      </c>
+      <c r="C385" s="32" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3" ht="72">
+      <c r="A386" s="32">
         <v>380</v>
       </c>
-      <c r="C188" s="37" t="s">
+      <c r="B386" s="20" t="s">
+        <v>774</v>
+      </c>
+      <c r="C386" s="32" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" ht="72">
+      <c r="A387" s="32">
         <v>381</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B189" s="21" t="s">
+      <c r="B387" s="20" t="s">
+        <v>776</v>
+      </c>
+      <c r="C387" s="32" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" ht="48">
+      <c r="A388" s="32">
         <v>382</v>
       </c>
-      <c r="C189" s="37" t="s">
+      <c r="B388" s="20" t="s">
+        <v>778</v>
+      </c>
+      <c r="C388" s="32" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3" ht="120">
+      <c r="A389" s="32">
         <v>383</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B190" s="21" t="s">
+      <c r="B389" s="20" t="s">
+        <v>780</v>
+      </c>
+      <c r="C389" s="32" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3" ht="120">
+      <c r="A390" s="32">
         <v>384</v>
       </c>
-      <c r="C190" s="37" t="s">
+      <c r="B390" s="20" t="s">
+        <v>782</v>
+      </c>
+      <c r="C390" s="32" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3" ht="96">
+      <c r="A391" s="27">
         <v>385</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B191" s="21" t="s">
+      <c r="B391" s="10" t="s">
+        <v>784</v>
+      </c>
+      <c r="C391" s="27" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3" ht="48">
+      <c r="A392" s="32">
         <v>386</v>
       </c>
-      <c r="C191" s="37" t="s">
+      <c r="B392" s="20" t="s">
+        <v>786</v>
+      </c>
+      <c r="C392" s="32" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3" ht="48">
+      <c r="A393" s="32">
         <v>387</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B192" s="21" t="s">
+      <c r="B393" s="20" t="s">
+        <v>788</v>
+      </c>
+      <c r="C393" s="32" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3" ht="24">
+      <c r="A394" s="32">
         <v>388</v>
       </c>
-      <c r="C192" s="37" t="s">
+      <c r="B394" s="20" t="s">
+        <v>790</v>
+      </c>
+      <c r="C394" s="32" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3" ht="24">
+      <c r="A395" s="32">
         <v>389</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B193" s="21" t="s">
+      <c r="B395" s="20" t="s">
+        <v>792</v>
+      </c>
+      <c r="C395" s="32" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3" ht="48">
+      <c r="A396" s="33">
         <v>390</v>
       </c>
-      <c r="C193" s="37" t="s">
+      <c r="B396" s="20" t="s">
+        <v>794</v>
+      </c>
+      <c r="C396" s="32" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3" ht="24">
+      <c r="A397" s="32">
         <v>391</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B194" s="21" t="s">
+      <c r="B397" s="20" t="s">
+        <v>796</v>
+      </c>
+      <c r="C397" s="32" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3" ht="24">
+      <c r="A398" s="32">
         <v>392</v>
       </c>
-      <c r="C194" s="37" t="s">
+      <c r="B398" s="20" t="s">
+        <v>798</v>
+      </c>
+      <c r="C398" s="32" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3" ht="48">
+      <c r="A399" s="32">
         <v>393</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B195" s="21" t="s">
+      <c r="B399" s="20" t="s">
+        <v>800</v>
+      </c>
+      <c r="C399" s="32" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3" ht="24">
+      <c r="A400" s="32">
         <v>394</v>
       </c>
-      <c r="C195" s="37" t="s">
+      <c r="B400" s="20" t="s">
+        <v>802</v>
+      </c>
+      <c r="C400" s="32" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3" ht="48">
+      <c r="A401" s="32">
         <v>395</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B196" s="21" t="s">
+      <c r="B401" s="20" t="s">
+        <v>804</v>
+      </c>
+      <c r="C401" s="32" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3" ht="24">
+      <c r="A402" s="32">
         <v>396</v>
       </c>
-      <c r="C196" s="37" t="s">
+      <c r="B402" s="20" t="s">
+        <v>806</v>
+      </c>
+      <c r="C402" s="32" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3" ht="48">
+      <c r="A403" s="32">
         <v>397</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B197" s="21" t="s">
+      <c r="B403" s="20" t="s">
+        <v>808</v>
+      </c>
+      <c r="C403" s="32" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3" ht="48">
+      <c r="A404" s="32">
         <v>398</v>
       </c>
-      <c r="C197" s="37" t="s">
+      <c r="B404" s="20" t="s">
+        <v>810</v>
+      </c>
+      <c r="C404" s="32" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3" ht="48">
+      <c r="A405" s="32">
         <v>399</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B198" s="21" t="s">
+      <c r="B405" s="20" t="s">
+        <v>812</v>
+      </c>
+      <c r="C405" s="32" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3" ht="48">
+      <c r="A406" s="32">
         <v>400</v>
       </c>
-      <c r="C198" s="37" t="s">
+      <c r="B406" s="20" t="s">
+        <v>814</v>
+      </c>
+      <c r="C406" s="32" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3" ht="48">
+      <c r="A407" s="32">
         <v>401</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B199" s="21" t="s">
+      <c r="B407" s="20" t="s">
+        <v>816</v>
+      </c>
+      <c r="C407" s="32" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3" ht="48">
+      <c r="A408" s="32">
         <v>402</v>
       </c>
-      <c r="C199" s="37" t="s">
+      <c r="B408" s="20" t="s">
+        <v>818</v>
+      </c>
+      <c r="C408" s="32" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3" ht="48">
+      <c r="A409" s="32">
         <v>403</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B200" s="21" t="s">
+      <c r="B409" s="20" t="s">
+        <v>820</v>
+      </c>
+      <c r="C409" s="32" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3" ht="24">
+      <c r="A410" s="32">
         <v>404</v>
       </c>
-      <c r="C200" s="37" t="s">
+      <c r="B410" s="20" t="s">
+        <v>822</v>
+      </c>
+      <c r="C410" s="32" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3" ht="24">
+      <c r="A411" s="32">
         <v>405</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B201" s="21" t="s">
+      <c r="B411" s="20" t="s">
+        <v>824</v>
+      </c>
+      <c r="C411" s="32" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3" ht="24">
+      <c r="A412" s="32">
         <v>406</v>
       </c>
-      <c r="C201" s="37" t="s">
+      <c r="B412" s="20" t="s">
+        <v>826</v>
+      </c>
+      <c r="C412" s="32" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3" ht="24">
+      <c r="A413" s="32">
         <v>407</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B202" s="21" t="s">
+      <c r="B413" s="20" t="s">
+        <v>828</v>
+      </c>
+      <c r="C413" s="32" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3" ht="48">
+      <c r="A414" s="32">
         <v>408</v>
       </c>
-      <c r="C202" s="37" t="s">
+      <c r="B414" s="20" t="s">
+        <v>830</v>
+      </c>
+      <c r="C414" s="32" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3" ht="24">
+      <c r="A415" s="32">
         <v>409</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B203" s="21" t="s">
+      <c r="B415" s="20" t="s">
+        <v>832</v>
+      </c>
+      <c r="C415" s="32" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3" ht="24">
+      <c r="A416" s="32">
         <v>410</v>
       </c>
-      <c r="C203" s="37" t="s">
+      <c r="B416" s="20" t="s">
+        <v>834</v>
+      </c>
+      <c r="C416" s="32" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3" ht="48">
+      <c r="A417" s="32">
         <v>411</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B204" s="21" t="s">
+      <c r="B417" s="20" t="s">
+        <v>836</v>
+      </c>
+      <c r="C417" s="32" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3" ht="24">
+      <c r="A418" s="32">
         <v>412</v>
       </c>
-      <c r="C204" s="37" t="s">
+      <c r="B418" s="20" t="s">
+        <v>838</v>
+      </c>
+      <c r="C418" s="32" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3" ht="48">
+      <c r="A419" s="32">
         <v>413</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B205" s="21" t="s">
+      <c r="B419" s="20" t="s">
+        <v>840</v>
+      </c>
+      <c r="C419" s="32" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3" ht="24">
+      <c r="A420" s="32">
         <v>414</v>
       </c>
-      <c r="C205" s="37" t="s">
+      <c r="B420" s="20" t="s">
+        <v>842</v>
+      </c>
+      <c r="C420" s="32" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3" ht="24">
+      <c r="A421" s="32">
         <v>415</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B206" s="21" t="s">
+      <c r="B421" s="20" t="s">
+        <v>844</v>
+      </c>
+      <c r="C421" s="32" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3" ht="24">
+      <c r="A422" s="32">
         <v>416</v>
       </c>
-      <c r="C206" s="37" t="s">
+      <c r="B422" s="20" t="s">
+        <v>846</v>
+      </c>
+      <c r="C422" s="32" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3" ht="24">
+      <c r="A423" s="32">
         <v>417</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B207" s="21" t="s">
+      <c r="B423" s="20" t="s">
+        <v>848</v>
+      </c>
+      <c r="C423" s="32" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3" ht="48">
+      <c r="A424" s="32">
         <v>418</v>
       </c>
-      <c r="C207" s="37" t="s">
+      <c r="B424" s="20" t="s">
+        <v>850</v>
+      </c>
+      <c r="C424" s="32" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3" ht="48">
+      <c r="A425" s="32">
         <v>419</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B208" s="21" t="s">
+      <c r="B425" s="20" t="s">
+        <v>852</v>
+      </c>
+      <c r="C425" s="32" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3" ht="72">
+      <c r="A426" s="32">
         <v>420</v>
       </c>
-      <c r="C208" s="37" t="s">
+      <c r="B426" s="20" t="s">
+        <v>854</v>
+      </c>
+      <c r="C426" s="32" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3" ht="24">
+      <c r="A427" s="32">
         <v>421</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B209" s="22" t="s">
+      <c r="B427" s="20" t="s">
+        <v>856</v>
+      </c>
+      <c r="C427" s="32" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3" ht="24">
+      <c r="A428" s="32">
         <v>422</v>
       </c>
-      <c r="C209" s="38" t="s">
+      <c r="B428" s="20" t="s">
+        <v>858</v>
+      </c>
+      <c r="C428" s="32" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3" ht="48">
+      <c r="A429" s="32">
         <v>423</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B210" s="21" t="s">
+      <c r="B429" s="20" t="s">
+        <v>860</v>
+      </c>
+      <c r="C429" s="32" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3" ht="48">
+      <c r="A430" s="32">
         <v>424</v>
       </c>
-      <c r="C210" s="37" t="s">
+      <c r="B430" s="20" t="s">
+        <v>862</v>
+      </c>
+      <c r="C430" s="32" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3" ht="24">
+      <c r="A431" s="32">
         <v>425</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B211" s="21" t="s">
+      <c r="B431" s="20" t="s">
+        <v>864</v>
+      </c>
+      <c r="C431" s="32" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3" ht="24">
+      <c r="A432" s="32">
         <v>426</v>
       </c>
-      <c r="C211" s="37" t="s">
+      <c r="B432" s="20" t="s">
+        <v>866</v>
+      </c>
+      <c r="C432" s="32" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3" ht="24">
+      <c r="A433" s="32">
         <v>427</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B212" s="21" t="s">
+      <c r="B433" s="20" t="s">
+        <v>868</v>
+      </c>
+      <c r="C433" s="32" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3" ht="24">
+      <c r="A434" s="32">
         <v>428</v>
       </c>
-      <c r="C212" s="37" t="s">
-[...2427 lines deleted...]
-      <c r="B433" s="31" t="s">
+      <c r="B434" s="20" t="s">
         <v>870</v>
       </c>
-      <c r="C433" s="43" t="s">
+      <c r="C434" s="32" t="s">
         <v>871</v>
-      </c>
-[...9 lines deleted...]
-        <v>873</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="B5qS0LJvYcwvSJe9JgyrGBes7lBZyXTYIBrvn6lIAzFZaOU/jr2MQXrhRokEnTlI7MgmYECy0YrVswNDRbT83A==" saltValue="xk+Q0BPGuawsmCJqnxcAHQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="11">
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="E2:O3"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="L4:O4"/>
     <mergeCell ref="E5:I5"/>
     <mergeCell ref="L5:O5"/>
     <mergeCell ref="E6:I6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1" xr:uid="{A7B3521D-A2F5-41E1-B666-1BA95ED2C5BD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>คำแนะนำ</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>คำนำ</vt:lpstr>
       <vt:lpstr>1-428</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>109299 สิริวุฒิ คงนคร</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>